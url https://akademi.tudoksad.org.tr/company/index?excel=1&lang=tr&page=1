--- v4 (2026-08-24)
+++ v5 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1207">
   <si>
     <t>İş Yeri Tam Unvanı</t>
   </si>
   <si>
     <t>Merkez Adresi</t>
   </si>
   <si>
     <t>İş Yeri Telefon No</t>
   </si>
   <si>
     <t>İş Yeri Faks No</t>
   </si>
   <si>
     <t>Kurumsal E-Posta Adresi</t>
   </si>
   <si>
     <t>Web Adresi</t>
   </si>
   <si>
     <t>ACARER METAL SANAYİ TİC. A.Ş.</t>
   </si>
   <si>
     <t xml:space="preserve">Büyükdere Caddesi Apagiz Plaza
 No:191 Kat: 11 Levent, İSTANBUL
 </t>
@@ -1669,50 +1669,70 @@
   <si>
     <t>info@erdemmakina.com</t>
   </si>
   <si>
     <t>https://www.erdemmakinaltd.com/</t>
   </si>
   <si>
     <t>ERKON DÖKÜM İNŞ. TUR. TİC. VE SAN. A.Ş.</t>
   </si>
   <si>
     <t>Konya OSB 20. Sokak No: 9 KONYA</t>
   </si>
   <si>
     <t>0332 239 16 50</t>
   </si>
   <si>
     <t>0332 239 16 54</t>
   </si>
   <si>
     <t>info@erkondokum.com.tr</t>
   </si>
   <si>
     <t>http://www.erkondokum.com.tr/</t>
   </si>
   <si>
+    <t>ERKUNT SANAYİ A.Ş.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fatih Sultan Mehmet Bulvarı Bahçekapı Mah.
+Fenişleri Sokak No:2 Etimesgut, ANKARA
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0312 397 25 00 </t>
+  </si>
+  <si>
+    <t>0312 397 25 07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">erkunt@erkunt.com.tr </t>
+  </si>
+  <si>
+    <t>http://www.erkunt.com.tr/site/</t>
+  </si>
+  <si>
     <t>ERMETAL END. GERİ DÖN. TAŞ. SAN. TİC. A.Ş</t>
   </si>
   <si>
     <t xml:space="preserve">Akçaburgaz Mah. Uğur Mumcu Caddesi
 1566 Sok. No:7/1 Esenyurt, İSTANBUL
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 0212 691 13 70</t>
   </si>
   <si>
     <t>0212 672 95 92</t>
   </si>
   <si>
     <t>info@ermetaldemir.com</t>
   </si>
   <si>
     <t>http://ermetaldemir.com/</t>
   </si>
   <si>
     <t>ERTUĞ METAL DÖKÜM MAK. SAN. TİC. A.Ş.</t>
   </si>
   <si>
     <t xml:space="preserve">Kayabaşı Mah. Panayır Sk. No:56/1 Başakşehir, İSTANBUL
 </t>
@@ -2133,51 +2153,51 @@
   <si>
     <t>info@idealmodel.com.tr</t>
   </si>
   <si>
     <t>https://www.idealmodel.com/tr/</t>
   </si>
   <si>
     <t>İĞREK MAKİNA SANAYİ VE TİCARET A.Ş.</t>
   </si>
   <si>
     <t>OSB A.O. Sönmez Blv. No:10 16140 Bursa/Türkiye</t>
   </si>
   <si>
     <t>0224 243 16 06</t>
   </si>
   <si>
     <t xml:space="preserve">0224 243 13 20 </t>
   </si>
   <si>
     <t>contact@igrek.com.tr</t>
   </si>
   <si>
     <t>https://www.igrek.com.tr/</t>
   </si>
   <si>
-    <t>İNDEMAK İNDÜKSİYON DÖK. MAK. İNŞ. SAN. TİC. LTD. ŞTİ.</t>
+    <t>İNDEMAK İNDÜKSİYON SİSTEMLERİ İMALAT SANAYİ TİCARET A.Ş.</t>
   </si>
   <si>
     <t xml:space="preserve">Sarımeşe Mah. Arpalık Sok. No:19 Sarımeşe, Kartepe, KOCAELİ
 </t>
   </si>
   <si>
     <t>0262 311 29 49</t>
   </si>
   <si>
     <t>0262 311 24 49</t>
   </si>
   <si>
     <t>info@indemak.com</t>
   </si>
   <si>
     <t>http://www.indemak.com/tr/anasayfa/</t>
   </si>
   <si>
     <t>INDUCTOTHERM İNDÜKSİYON SİST. SAN. A.Ş.</t>
   </si>
   <si>
     <t xml:space="preserve">Barış Mah. 1803/2 Sk. No: 10
 TR-41400 Gebze, KOCAELİ
 </t>
   </si>
@@ -4102,51 +4122,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F205"/>
+  <dimension ref="A1:F206"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -5952,71 +5972,71 @@
         <v>538</v>
       </c>
       <c r="C93" t="s">
         <v>539</v>
       </c>
       <c r="D93" t="s">
         <v>540</v>
       </c>
       <c r="E93" t="s">
         <v>541</v>
       </c>
       <c r="F93" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
         <v>543</v>
       </c>
       <c r="B94" t="s">
         <v>544</v>
       </c>
       <c r="C94" t="s">
         <v>545</v>
       </c>
-      <c r="D94"/>
+      <c r="D94" t="s">
+        <v>546</v>
+      </c>
       <c r="E94" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="F94" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="B95" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="C95" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="D95" t="s">
         <v>551</v>
       </c>
+      <c r="D95"/>
       <c r="E95" t="s">
         <v>552</v>
       </c>
       <c r="F95" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
         <v>554</v>
       </c>
       <c r="B96" t="s">
         <v>555</v>
       </c>
       <c r="C96" t="s">
         <v>556</v>
       </c>
       <c r="D96" t="s">
         <v>557</v>
       </c>
       <c r="E96" t="s">
         <v>558</v>
       </c>
       <c r="F96" t="s">
         <v>559</v>
@@ -6050,71 +6070,71 @@
         <v>567</v>
       </c>
       <c r="C98" t="s">
         <v>568</v>
       </c>
       <c r="D98" t="s">
         <v>569</v>
       </c>
       <c r="E98" t="s">
         <v>570</v>
       </c>
       <c r="F98" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
         <v>572</v>
       </c>
       <c r="B99" t="s">
         <v>573</v>
       </c>
       <c r="C99" t="s">
         <v>574</v>
       </c>
-      <c r="D99"/>
+      <c r="D99" t="s">
+        <v>575</v>
+      </c>
       <c r="E99" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="F99" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="B100" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C100" t="s">
-        <v>579</v>
-[...1 lines deleted...]
-      <c r="D100" t="s">
         <v>580</v>
       </c>
+      <c r="D100"/>
       <c r="E100" t="s">
         <v>581</v>
       </c>
       <c r="F100" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
         <v>583</v>
       </c>
       <c r="B101" t="s">
         <v>584</v>
       </c>
       <c r="C101" t="s">
         <v>585</v>
       </c>
       <c r="D101" t="s">
         <v>586</v>
       </c>
       <c r="E101" t="s">
         <v>587</v>
       </c>
       <c r="F101" t="s">
         <v>588</v>
@@ -6128,89 +6148,89 @@
         <v>590</v>
       </c>
       <c r="C102" t="s">
         <v>591</v>
       </c>
       <c r="D102" t="s">
         <v>592</v>
       </c>
       <c r="E102" t="s">
         <v>593</v>
       </c>
       <c r="F102" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
         <v>595</v>
       </c>
       <c r="B103" t="s">
         <v>596</v>
       </c>
       <c r="C103" t="s">
         <v>597</v>
       </c>
-      <c r="D103"/>
+      <c r="D103" t="s">
+        <v>598</v>
+      </c>
       <c r="E103" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F103" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="B104" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C104" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D104"/>
       <c r="E104" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="F104" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B105" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="C105" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="D105" t="s">
         <v>608</v>
       </c>
+      <c r="D105"/>
       <c r="E105" t="s">
         <v>609</v>
       </c>
       <c r="F105" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
         <v>611</v>
       </c>
       <c r="B106" t="s">
         <v>612</v>
       </c>
       <c r="C106" t="s">
         <v>613</v>
       </c>
       <c r="D106" t="s">
         <v>614</v>
       </c>
       <c r="E106" t="s">
         <v>615</v>
       </c>
       <c r="F106" t="s">
         <v>616</v>
@@ -6304,129 +6324,129 @@
         <v>642</v>
       </c>
       <c r="C111" t="s">
         <v>643</v>
       </c>
       <c r="D111" t="s">
         <v>644</v>
       </c>
       <c r="E111" t="s">
         <v>645</v>
       </c>
       <c r="F111" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
         <v>647</v>
       </c>
       <c r="B112" t="s">
         <v>648</v>
       </c>
       <c r="C112" t="s">
         <v>649</v>
       </c>
-      <c r="D112"/>
+      <c r="D112" t="s">
+        <v>650</v>
+      </c>
       <c r="E112" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="F112" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="B113" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C113" t="s">
-        <v>654</v>
-[...1 lines deleted...]
-      <c r="D113" t="s">
         <v>655</v>
       </c>
+      <c r="D113"/>
       <c r="E113" t="s">
         <v>656</v>
       </c>
       <c r="F113" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
         <v>658</v>
       </c>
       <c r="B114" t="s">
         <v>659</v>
       </c>
       <c r="C114" t="s">
         <v>660</v>
       </c>
       <c r="D114" t="s">
         <v>661</v>
       </c>
       <c r="E114" t="s">
         <v>662</v>
       </c>
       <c r="F114" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
         <v>664</v>
       </c>
       <c r="B115" t="s">
         <v>665</v>
       </c>
       <c r="C115" t="s">
         <v>666</v>
       </c>
-      <c r="D115"/>
+      <c r="D115" t="s">
+        <v>667</v>
+      </c>
       <c r="E115" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="F115" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B116" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="C116" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="D116" t="s">
         <v>672</v>
       </c>
+      <c r="D116"/>
       <c r="E116" t="s">
         <v>673</v>
       </c>
       <c r="F116" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
         <v>675</v>
       </c>
       <c r="B117" t="s">
         <v>676</v>
       </c>
       <c r="C117" t="s">
         <v>677</v>
       </c>
       <c r="D117" t="s">
         <v>678</v>
       </c>
       <c r="E117" t="s">
         <v>679</v>
       </c>
       <c r="F117" t="s">
         <v>680</v>
@@ -6660,71 +6680,71 @@
         <v>748</v>
       </c>
       <c r="C129" t="s">
         <v>749</v>
       </c>
       <c r="D129" t="s">
         <v>750</v>
       </c>
       <c r="E129" t="s">
         <v>751</v>
       </c>
       <c r="F129" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
         <v>753</v>
       </c>
       <c r="B130" t="s">
         <v>754</v>
       </c>
       <c r="C130" t="s">
         <v>755</v>
       </c>
-      <c r="D130"/>
+      <c r="D130" t="s">
+        <v>756</v>
+      </c>
       <c r="E130" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F130" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="B131" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="C131" t="s">
-        <v>760</v>
-[...1 lines deleted...]
-      <c r="D131" t="s">
         <v>761</v>
       </c>
+      <c r="D131"/>
       <c r="E131" t="s">
         <v>762</v>
       </c>
       <c r="F131" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
         <v>764</v>
       </c>
       <c r="B132" t="s">
         <v>765</v>
       </c>
       <c r="C132" t="s">
         <v>766</v>
       </c>
       <c r="D132" t="s">
         <v>767</v>
       </c>
       <c r="E132" t="s">
         <v>768</v>
       </c>
       <c r="F132" t="s">
         <v>769</v>
@@ -7138,71 +7158,71 @@
         <v>891</v>
       </c>
       <c r="C153" t="s">
         <v>892</v>
       </c>
       <c r="D153" t="s">
         <v>893</v>
       </c>
       <c r="E153" t="s">
         <v>894</v>
       </c>
       <c r="F153" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
         <v>896</v>
       </c>
       <c r="B154" t="s">
         <v>897</v>
       </c>
       <c r="C154" t="s">
         <v>898</v>
       </c>
-      <c r="D154"/>
+      <c r="D154" t="s">
+        <v>899</v>
+      </c>
       <c r="E154" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="F154" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="B155" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="C155" t="s">
-        <v>903</v>
-[...1 lines deleted...]
-      <c r="D155" t="s">
         <v>904</v>
       </c>
+      <c r="D155"/>
       <c r="E155" t="s">
         <v>905</v>
       </c>
       <c r="F155" t="s">
         <v>906</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
         <v>907</v>
       </c>
       <c r="B156" t="s">
         <v>908</v>
       </c>
       <c r="C156" t="s">
         <v>909</v>
       </c>
       <c r="D156" t="s">
         <v>910</v>
       </c>
       <c r="E156" t="s">
         <v>911</v>
       </c>
       <c r="F156" t="s">
         <v>912</v>
@@ -7216,109 +7236,109 @@
         <v>914</v>
       </c>
       <c r="C157" t="s">
         <v>915</v>
       </c>
       <c r="D157" t="s">
         <v>916</v>
       </c>
       <c r="E157" t="s">
         <v>917</v>
       </c>
       <c r="F157" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
         <v>919</v>
       </c>
       <c r="B158" t="s">
         <v>920</v>
       </c>
       <c r="C158" t="s">
         <v>921</v>
       </c>
-      <c r="D158"/>
+      <c r="D158" t="s">
+        <v>922</v>
+      </c>
       <c r="E158" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F158" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="B159" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="C159" t="s">
-        <v>926</v>
-[...1 lines deleted...]
-      <c r="D159" t="s">
         <v>927</v>
       </c>
+      <c r="D159"/>
       <c r="E159" t="s">
         <v>928</v>
       </c>
       <c r="F159" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
         <v>930</v>
       </c>
       <c r="B160" t="s">
         <v>931</v>
       </c>
       <c r="C160" t="s">
         <v>932</v>
       </c>
-      <c r="D160"/>
+      <c r="D160" t="s">
+        <v>933</v>
+      </c>
       <c r="E160" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F160" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="B161" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="C161" t="s">
-        <v>937</v>
-[...1 lines deleted...]
-      <c r="D161" t="s">
         <v>938</v>
       </c>
+      <c r="D161"/>
       <c r="E161" t="s">
         <v>939</v>
       </c>
       <c r="F161" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
         <v>941</v>
       </c>
       <c r="B162" t="s">
         <v>942</v>
       </c>
       <c r="C162" t="s">
         <v>943</v>
       </c>
       <c r="D162" t="s">
         <v>944</v>
       </c>
       <c r="E162" t="s">
         <v>945</v>
       </c>
       <c r="F162" t="s">
         <v>946</v>
@@ -7392,71 +7412,71 @@
         <v>966</v>
       </c>
       <c r="C166" t="s">
         <v>967</v>
       </c>
       <c r="D166" t="s">
         <v>968</v>
       </c>
       <c r="E166" t="s">
         <v>969</v>
       </c>
       <c r="F166" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
         <v>971</v>
       </c>
       <c r="B167" t="s">
         <v>972</v>
       </c>
       <c r="C167" t="s">
         <v>973</v>
       </c>
-      <c r="D167"/>
+      <c r="D167" t="s">
+        <v>974</v>
+      </c>
       <c r="E167" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="F167" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="B168" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="C168" t="s">
-        <v>978</v>
-[...1 lines deleted...]
-      <c r="D168" t="s">
         <v>979</v>
       </c>
+      <c r="D168"/>
       <c r="E168" t="s">
         <v>980</v>
       </c>
       <c r="F168" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
         <v>982</v>
       </c>
       <c r="B169" t="s">
         <v>983</v>
       </c>
       <c r="C169" t="s">
         <v>984</v>
       </c>
       <c r="D169" t="s">
         <v>985</v>
       </c>
       <c r="E169" t="s">
         <v>986</v>
       </c>
       <c r="F169" t="s">
         <v>987</v>
@@ -7590,71 +7610,71 @@
         <v>1025</v>
       </c>
       <c r="C176" t="s">
         <v>1026</v>
       </c>
       <c r="D176" t="s">
         <v>1027</v>
       </c>
       <c r="E176" t="s">
         <v>1028</v>
       </c>
       <c r="F176" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
         <v>1030</v>
       </c>
       <c r="B177" t="s">
         <v>1031</v>
       </c>
       <c r="C177" t="s">
         <v>1032</v>
       </c>
-      <c r="D177"/>
+      <c r="D177" t="s">
+        <v>1033</v>
+      </c>
       <c r="E177" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F177" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="B178" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="C178" t="s">
-        <v>1037</v>
-[...1 lines deleted...]
-      <c r="D178" t="s">
         <v>1038</v>
       </c>
+      <c r="D178"/>
       <c r="E178" t="s">
         <v>1039</v>
       </c>
       <c r="F178" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
         <v>1041</v>
       </c>
       <c r="B179" t="s">
         <v>1042</v>
       </c>
       <c r="C179" t="s">
         <v>1043</v>
       </c>
       <c r="D179" t="s">
         <v>1044</v>
       </c>
       <c r="E179" t="s">
         <v>1045</v>
       </c>
       <c r="F179" t="s">
         <v>1046</v>
@@ -7731,71 +7751,71 @@
         <v>1067</v>
       </c>
       <c r="D183" t="s">
         <v>1068</v>
       </c>
       <c r="E183" t="s">
         <v>1069</v>
       </c>
       <c r="F183" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
         <v>1071</v>
       </c>
       <c r="B184" t="s">
         <v>1072</v>
       </c>
       <c r="C184" t="s">
         <v>1073</v>
       </c>
       <c r="D184" t="s">
         <v>1074</v>
       </c>
-      <c r="E184"/>
+      <c r="E184" t="s">
+        <v>1075</v>
+      </c>
       <c r="F184" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="B185" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="C185" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="D185" t="s">
-        <v>1079</v>
-[...1 lines deleted...]
-      <c r="E185" t="s">
         <v>1080</v>
       </c>
+      <c r="E185"/>
       <c r="F185" t="s">
         <v>1081</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
         <v>1082</v>
       </c>
       <c r="B186" t="s">
         <v>1083</v>
       </c>
       <c r="C186" t="s">
         <v>1084</v>
       </c>
       <c r="D186" t="s">
         <v>1085</v>
       </c>
       <c r="E186" t="s">
         <v>1086</v>
       </c>
       <c r="F186" t="s">
         <v>1087</v>
       </c>
     </row>
     <row r="187" spans="1:6">
@@ -7806,71 +7826,71 @@
         <v>1089</v>
       </c>
       <c r="C187" t="s">
         <v>1090</v>
       </c>
       <c r="D187" t="s">
         <v>1091</v>
       </c>
       <c r="E187" t="s">
         <v>1092</v>
       </c>
       <c r="F187" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
         <v>1094</v>
       </c>
       <c r="B188" t="s">
         <v>1095</v>
       </c>
       <c r="C188" t="s">
         <v>1096</v>
       </c>
-      <c r="D188"/>
+      <c r="D188" t="s">
+        <v>1097</v>
+      </c>
       <c r="E188" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="F188" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="B189" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="C189" t="s">
-        <v>1101</v>
-[...1 lines deleted...]
-      <c r="D189" t="s">
         <v>1102</v>
       </c>
+      <c r="D189"/>
       <c r="E189" t="s">
         <v>1103</v>
       </c>
       <c r="F189" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
         <v>1105</v>
       </c>
       <c r="B190" t="s">
         <v>1106</v>
       </c>
       <c r="C190" t="s">
         <v>1107</v>
       </c>
       <c r="D190" t="s">
         <v>1108</v>
       </c>
       <c r="E190" t="s">
         <v>1109</v>
       </c>
       <c r="F190" t="s">
         <v>1110</v>
@@ -8152,50 +8172,70 @@
       <c r="E204" t="s">
         <v>1193</v>
       </c>
       <c r="F204" t="s">
         <v>1194</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
         <v>1195</v>
       </c>
       <c r="B205" t="s">
         <v>1196</v>
       </c>
       <c r="C205" t="s">
         <v>1197</v>
       </c>
       <c r="D205" t="s">
         <v>1198</v>
       </c>
       <c r="E205" t="s">
         <v>1199</v>
       </c>
       <c r="F205" t="s">
         <v>1200</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6">
+      <c r="A206" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B206" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C206" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D206" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E206" t="s">
+        <v>1205</v>
+      </c>
+      <c r="F206" t="s">
+        <v>1206</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">